--- v2 (2026-02-22)
+++ v3 (2026-05-14)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SCGSI_Pole_Operationnel\INDEMNITES DE DIRECTION\02_Memento\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5078EE2F-9642-47D5-99FC-2A223BE6E7C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="pA5x3iN2XR3ddsLsXnKGAGahN2vn2Dqus+Mqg8HvSesOW5FeZAOmYv2MZODDg92Dhr7q/8QCZaH84Re62Sdfnw==" workbookSaltValue="An9/LFl2m/7Gb9U+IZn2iA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B6BD365-C7E7-4BB4-9F9C-FB0EAB2B456C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="SNRab+++MkORFjxLnRUSVtFJd80WYBY73iqPEJ0BR4565FBgI9x10oeMyPYwAeXt0P9gKBnCjX7h1Ow5IumLrg==" workbookSaltValue="VsAIos50YX2e8RwiFQ9fpw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DEDC882E-521C-4284-8496-5FC79200B369}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4EA1BAD3-42D1-46C1-BC71-60517953E699}"/>
   </bookViews>
   <sheets>
-    <sheet name="Memento_02.2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Memento_03.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Memento_02.2026!$A$3:$F$155</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Memento_02.2026!$1:$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Memento_03.2026!$A$3:$F$156</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Memento_03.2026!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="434">
   <si>
     <t xml:space="preserve">                                                           Liste des doyen-nes, vice-doyen-nes, président-es, vice-président-es, directeurs/trices
                                                            de Facultés, Centres et Instituts
-                                                           Situation - Février 2026</t>
+                                                           Situation - Mars 2026</t>
   </si>
   <si>
     <t>Faculté / Centre</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
     <t>Date début</t>
   </si>
   <si>
     <t>Date fin</t>
   </si>
   <si>
     <t>Faculté des sciences</t>
   </si>
   <si>
     <t>Doyen-ne Faculté des sciences</t>
   </si>
@@ -245,473 +245,476 @@
   <si>
     <t>THOMAS</t>
   </si>
   <si>
     <t>Directeur/trice Département de chimie minérale et analytique</t>
   </si>
   <si>
     <t>PIGUET</t>
   </si>
   <si>
     <t>CLAUDE</t>
   </si>
   <si>
     <t>Directeur/trice Département de biochimie</t>
   </si>
   <si>
     <t>KRUSE</t>
   </si>
   <si>
     <t>KARSTEN</t>
   </si>
   <si>
     <t>Président-e Section des sciences de la Terre et de l'environnement</t>
   </si>
   <si>
-    <t>PATEL</t>
+    <t>CARICCHI</t>
+  </si>
+  <si>
+    <t>LUCA</t>
+  </si>
+  <si>
+    <t>Vice-Président-e Section des sciences de la Terre et de l'environnement</t>
+  </si>
+  <si>
+    <t>STOFFEL</t>
+  </si>
+  <si>
+    <t>MARKUS</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département des sciences de la Terre</t>
+  </si>
+  <si>
+    <t>ZAJACZ</t>
+  </si>
+  <si>
+    <t>ZOLTAN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département F.A. Forel des sciences de l'environnement et de l'eau</t>
+  </si>
+  <si>
+    <t>MCGINNIS</t>
+  </si>
+  <si>
+    <t>DANIEL FRANK</t>
+  </si>
+  <si>
+    <t>Président-e Section de biologie</t>
+  </si>
+  <si>
+    <t>SALBREUX</t>
+  </si>
+  <si>
+    <t>GUILLAUME</t>
+  </si>
+  <si>
+    <t>Vice-Président-e Section de biologie</t>
+  </si>
+  <si>
+    <t>STEINER</t>
+  </si>
+  <si>
+    <t>FLORIAN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de génétique et évolution</t>
+  </si>
+  <si>
+    <t>RODRIGUEZ</t>
+  </si>
+  <si>
+    <t>IVAN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de botanique et biologie végétale</t>
+  </si>
+  <si>
+    <t>ULM</t>
+  </si>
+  <si>
+    <t>ROMAN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de biologie moléculaire et cellulaire</t>
+  </si>
+  <si>
+    <t>BARABAS</t>
+  </si>
+  <si>
+    <t>ORSOLYA</t>
+  </si>
+  <si>
+    <t>Vice-directeur/trice Département de biologie moléculaire et cellulaire</t>
+  </si>
+  <si>
+    <t>GUICHARD</t>
+  </si>
+  <si>
+    <t>PAUL</t>
+  </si>
+  <si>
+    <t>Président-e Section des sciences pharmaceutiques</t>
+  </si>
+  <si>
+    <t>BORCHARD</t>
+  </si>
+  <si>
+    <t>GERRIT</t>
+  </si>
+  <si>
+    <t>Vice-Président-e Section des sciences pharmaceutiques</t>
+  </si>
+  <si>
+    <t>NOWAK-SLIWINSKA</t>
+  </si>
+  <si>
+    <t>PATRYCJA</t>
+  </si>
+  <si>
+    <t>RUDAZ</t>
+  </si>
+  <si>
+    <t>SERGE</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département d'informatique</t>
+  </si>
+  <si>
+    <t>BOUFFANAIS</t>
+  </si>
+  <si>
+    <t>ROLAND</t>
+  </si>
+  <si>
+    <t>Vice-directeur/trice Département d'informatique</t>
+  </si>
+  <si>
+    <t>VOLOSHYNOVSKYY</t>
+  </si>
+  <si>
+    <t>SVYATOSLAV</t>
+  </si>
+  <si>
+    <t>Faculté de médecine</t>
+  </si>
+  <si>
+    <t>Doyen-ne Faculté de médecine, en charge du dicastère de la médecine internationale et humanitaire</t>
+  </si>
+  <si>
+    <t>GEISSBUHLER</t>
+  </si>
+  <si>
+    <t>ANTOINE</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne Faculté de médecine pour le dicastère de la formation post-graduée et de l'identité professionnelle</t>
+  </si>
+  <si>
+    <t>GUESSOUS</t>
+  </si>
+  <si>
+    <t>IDRIS</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne Faculté de médecine pour le dicastère de la formation pré-graduée</t>
+  </si>
+  <si>
+    <t>NENDAZ</t>
+  </si>
+  <si>
+    <t>MATHIEU</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne Faculté de médecine pour le dicastère de la recherche translationnelle</t>
+  </si>
+  <si>
+    <t>FERRARI</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne Faculté de médecine pour le dicastère de la médecine clinique</t>
+  </si>
+  <si>
+    <t>CALMY</t>
+  </si>
+  <si>
+    <t>ALEXANDRA</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne associé-e Faculté de médecine pour le dicastère de la recherche fondamentale</t>
+  </si>
+  <si>
+    <t>BELLONE</t>
+  </si>
+  <si>
+    <t>CAMILLA</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne associé-e Faculté de médecine pour le dicastère des carrières, de l'égalité, de la diversité et de l'inclusion</t>
+  </si>
+  <si>
+    <t>HUGUES</t>
+  </si>
+  <si>
+    <t>STEPHANIE</t>
+  </si>
+  <si>
+    <t>Président-e Section de médecine fondamentale</t>
+  </si>
+  <si>
+    <t>COSSON</t>
+  </si>
+  <si>
+    <t>PIERRE</t>
+  </si>
+  <si>
+    <t>Vice-Président-e Section de médecine fondamentale</t>
+  </si>
+  <si>
+    <t>SCHMOLKE</t>
+  </si>
+  <si>
+    <t>MIRCO</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de réhadaptation et gériatrie</t>
+  </si>
+  <si>
+    <t>ZEKRY</t>
+  </si>
+  <si>
+    <t>DINA</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de pathologie et immunologie</t>
+  </si>
+  <si>
+    <t>HARTLEY</t>
+  </si>
+  <si>
+    <t>OLIVIER</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de neurosciences fondamentales</t>
+  </si>
+  <si>
+    <t>JABAUDON-GANDET</t>
+  </si>
+  <si>
+    <t>DENIS</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de physiologie cellulaire et métabolisme</t>
+  </si>
+  <si>
+    <t>MERALDI</t>
+  </si>
+  <si>
+    <t>PATRICK</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département d'anesthésiologie, pharmacologie et soins intensifs et urgences</t>
+  </si>
+  <si>
+    <t>SAMER FAHEM</t>
+  </si>
+  <si>
+    <t>CAROLINE FLORA</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de microbiologie et médecine moléculaire</t>
+  </si>
+  <si>
+    <t>SOLDATI-FAVRE</t>
+  </si>
+  <si>
+    <t>DOMINIQUE</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de médecine génétique et développement</t>
+  </si>
+  <si>
+    <t>NEERMAN ARBEZ</t>
+  </si>
+  <si>
+    <t>MARGUERITE</t>
+  </si>
+  <si>
+    <t>Président-e Section de médecine clinique</t>
+  </si>
+  <si>
+    <t>HARBARTH</t>
+  </si>
+  <si>
+    <t>STEPHAN JUERGEN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de médecine</t>
+  </si>
+  <si>
+    <t>FONTANA</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de pédiatrie, gynécologie et obstétrique</t>
+  </si>
+  <si>
+    <t>PETIGNAT</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de psychiatrie</t>
+  </si>
+  <si>
+    <t>KAISER</t>
+  </si>
+  <si>
+    <t>STEFAN</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département des neurosciences cliniques</t>
+  </si>
+  <si>
+    <t>THUMANN</t>
+  </si>
+  <si>
+    <t>GABRIELE</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de radiologie et informatique médicale</t>
+  </si>
+  <si>
+    <t>GARIBOTTO</t>
+  </si>
+  <si>
+    <t>VALENTINA</t>
+  </si>
+  <si>
+    <t>Directeur/trice Institut de santé globale</t>
+  </si>
+  <si>
+    <t>RAY</t>
+  </si>
+  <si>
+    <t>Directeur/trice Institut de médecine légale</t>
+  </si>
+  <si>
+    <t>GRABHERR</t>
+  </si>
+  <si>
+    <t>SILKE</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de santé et médecine communautaires</t>
+  </si>
+  <si>
+    <t>HURST</t>
+  </si>
+  <si>
+    <t>SAMIA</t>
+  </si>
+  <si>
+    <t>Président-e Section médecine dentaire</t>
+  </si>
+  <si>
+    <t>SAILER</t>
+  </si>
+  <si>
+    <t>IRENA</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de médecine dentaire préventive et de premiers recours de la CUMD</t>
+  </si>
+  <si>
+    <t>GIANNOPOULOU</t>
+  </si>
+  <si>
+    <t>EKATERINI</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de réhabilitation oro-faciale</t>
+  </si>
+  <si>
+    <t>ANTONARAKIS</t>
+  </si>
+  <si>
+    <t>GREGORY</t>
+  </si>
+  <si>
+    <t>Directeur/trice Institut Ethique Histoire Humanités</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de chirurgie</t>
+  </si>
+  <si>
+    <t>TRIPONEZ</t>
+  </si>
+  <si>
+    <t>FREDERIC</t>
+  </si>
+  <si>
+    <t>Faculté des lettres</t>
+  </si>
+  <si>
+    <t>Doyen-ne Faculté des lettres</t>
+  </si>
+  <si>
+    <t>SERRA</t>
+  </si>
+  <si>
+    <t>FRANCESCA</t>
+  </si>
+  <si>
+    <t>Vice-Doyen-ne Faculté des lettres</t>
+  </si>
+  <si>
+    <t>JOYEUX-PRUNEL</t>
+  </si>
+  <si>
+    <t>BEATRICE</t>
+  </si>
+  <si>
+    <t>HERRMANN</t>
+  </si>
+  <si>
+    <t>IRENE</t>
+  </si>
+  <si>
+    <t>GIRAUD</t>
+  </si>
+  <si>
+    <t>CEDRIC</t>
+  </si>
+  <si>
+    <t>Directeur/trice Département de langue et littérature françaises modernes</t>
+  </si>
+  <si>
+    <t>RUEFF</t>
   </si>
   <si>
     <t>MARTIN</t>
   </si>
   <si>
-    <t>Vice-Président-e Section des sciences de la Terre et de l'environnement</t>
-[...415 lines deleted...]
-  <si>
     <t>Directeur/trice Département des langues et des littératures françaises et latines médiévales</t>
   </si>
   <si>
     <t>GREUB</t>
   </si>
   <si>
     <t>YAN</t>
   </si>
   <si>
     <t>Directeur/trice Département de linguistique</t>
   </si>
   <si>
     <t>CHARNAVEL</t>
   </si>
   <si>
     <t>ISABELLE</t>
   </si>
   <si>
     <t>Directeur/trice Département de langue et littérature allemandes</t>
   </si>
   <si>
     <t>WEDER</t>
   </si>
   <si>
     <t>CHRISTINE</t>
@@ -833,51 +836,54 @@
   <si>
     <t>Vice-Doyen-ne Faculté de droit</t>
   </si>
   <si>
     <t>HERTIG RANDALL</t>
   </si>
   <si>
     <t>MAYA</t>
   </si>
   <si>
     <t>GAGGIOLI GASTEYGER</t>
   </si>
   <si>
     <t>GLORIA</t>
   </si>
   <si>
     <t>BAHAR</t>
   </si>
   <si>
     <t>RASHID</t>
   </si>
   <si>
     <t>Directeur/trice Département de droit public</t>
   </si>
   <si>
-    <t>BERNARD</t>
+    <t>FLUCKIGER</t>
+  </si>
+  <si>
+    <t>ALEXANDRE CHARLES</t>
   </si>
   <si>
     <t>Directeur/trice Département de droit civil</t>
   </si>
   <si>
     <t>PAPAUX VAN DELDEN</t>
   </si>
   <si>
     <t>MARIE-LAURE</t>
   </si>
   <si>
     <t>Directeur/trice Département de droit commercial</t>
   </si>
   <si>
     <t>NERI-CASTRACANE</t>
   </si>
   <si>
     <t>GIULIA</t>
   </si>
   <si>
     <t>Directeur/trice Département de droit international privé</t>
   </si>
   <si>
     <t>KADNER</t>
   </si>
@@ -1106,50 +1112,56 @@
   <si>
     <t>CLAUDINE</t>
   </si>
   <si>
     <t>Directeur/trice Département Histoire-économie-société</t>
   </si>
   <si>
     <t>AMABLE</t>
   </si>
   <si>
     <t>BRUNO</t>
   </si>
   <si>
     <t>Directeur/trice Institut d'études de la citoyenneté</t>
   </si>
   <si>
     <t>GIUGNI</t>
   </si>
   <si>
     <t>MARCO GABRIELE</t>
   </si>
   <si>
     <t>Directeur/trice Institut des Etudes Genre</t>
   </si>
   <si>
+    <t>GARDEY</t>
+  </si>
+  <si>
+    <t>DELPHINE</t>
+  </si>
+  <si>
     <t>Directeur/trice Medi@LAB-Genève, Institut des sciences de la communication, des médias et du journalisme</t>
   </si>
   <si>
     <t>BALLEYS</t>
   </si>
   <si>
     <t>CLAIRE</t>
   </si>
   <si>
     <t>Directeur/trice Institut de démographie et socioéconomie</t>
   </si>
   <si>
     <t>ROSSIER</t>
   </si>
   <si>
     <t>CLEMENTINE</t>
   </si>
   <si>
     <t>Directeur/trice Institut d'histoire économique Paul Bairoch</t>
   </si>
   <si>
     <t>NOGUES-MARCO</t>
   </si>
   <si>
     <t>PILAR</t>
@@ -1218,53 +1230,50 @@
     <t>Directeur/trice Département d'interprétation</t>
   </si>
   <si>
     <t>RUIZ ROSENDO</t>
   </si>
   <si>
     <t>LUCIA</t>
   </si>
   <si>
     <t>Directeur/trice Département traitement informatique multilingue</t>
   </si>
   <si>
     <t>PICTON</t>
   </si>
   <si>
     <t>AURELIE</t>
   </si>
   <si>
     <t>Centres et instituts</t>
   </si>
   <si>
     <t>Directeur/trice Centre de bioéthique (CIBHM)</t>
   </si>
   <si>
     <t>WENGER</t>
-  </si>
-[...1 lines deleted...]
-    <t>ALEXANDRE CHARLES</t>
   </si>
   <si>
     <t>Directeur/trice Centre interfacultaire en droits de l'enfant (CIDE)</t>
   </si>
   <si>
     <t>HANSON</t>
   </si>
   <si>
     <t>KARL</t>
   </si>
   <si>
     <t>Directeur/trice Centre interfacultaire de gérontologie et d'études des Vulnérabilités (CIGEV)</t>
   </si>
   <si>
     <t>KLIEGEL</t>
   </si>
   <si>
     <t>MATTHIAS</t>
   </si>
   <si>
     <t>Directeur/trice Centre des neurosciences (CIN)</t>
   </si>
   <si>
     <t>HUBER</t>
   </si>
@@ -1431,75 +1440,75 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 4" xfId="2" xr:uid="{436E9F11-1EA8-4B58-A5C3-CC356B77BAE0}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal_0601BASE" xfId="1" xr:uid="{2CDCA67A-AF24-45C6-873D-6D6152C0FBB7}"/>
+    <cellStyle name="Normal 4" xfId="2" xr:uid="{6A51BE0C-9B94-41E9-B69D-CC695F5339B3}"/>
+    <cellStyle name="Normal_0503BASE" xfId="3" xr:uid="{E556EAAD-E5B4-42BD-A28B-3D0770359BE9}"/>
+    <cellStyle name="Normal_0601BASE" xfId="1" xr:uid="{F567451B-BCFD-45FF-84BF-D47E3344800C}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <strike val="0"/>
         <color rgb="FF0070C0"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1508,51 +1517,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>65942</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2246532</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>864759</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC43209D-F5A1-4520-8B01-445B174479D2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{637F4C51-4908-4387-8D1E-30C0E453559A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="65942" y="0"/>
           <a:ext cx="2180590" cy="864759"/>
         </a:xfrm>
@@ -1833,3207 +1842,3207 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E980C4AE-8B89-4B7E-A7C3-58F15B25D7FC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1277B198-261A-44C4-A1C5-5B005E8276F4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F156"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" showWhiteSpace="0" zoomScale="113" zoomScaleNormal="113" zoomScaleSheetLayoutView="96" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B17" sqref="B17"/>
+      <selection pane="bottomLeft" activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="46.5703125" style="3" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="3"/>
+    <col min="1" max="1" width="46.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="103.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:6" s="2" customFormat="1" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
-[...3 lines deleted...]
-      <c r="F1" s="9"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="1"/>
-[...1 lines deleted...]
-      <c r="C2" s="2"/>
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="8">
+      <c r="E4" s="9">
         <v>45122</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F4" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="9">
         <v>45122</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="9">
         <v>45122</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="9">
         <v>45122</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D8" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="9">
         <v>45870</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="9">
         <v>45488</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="9">
         <v>45488</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="D11" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="9">
         <v>45853</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="9">
         <v>45853</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B13" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="7" t="s">
+      <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="9">
         <v>45853</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B14" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="C14" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="7" t="s">
+      <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="9">
         <v>45853</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C15" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="D15" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="9">
         <v>45853</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="7" t="s">
+      <c r="B16" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="7" t="s">
+      <c r="C16" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="9">
         <v>45536</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="B17" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="D17" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="9">
         <v>45853</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="9">
         <v>46948</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B18" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="7" t="s">
+      <c r="C18" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="9">
         <v>45122</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C19" s="7" t="s">
+      <c r="C19" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="7" t="s">
+      <c r="D19" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="9">
         <v>45853</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C20" s="7" t="s">
+      <c r="C20" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="7" t="s">
+      <c r="D20" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="9">
         <v>45853</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="9">
         <v>46582</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C21" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D21" s="7" t="s">
+      <c r="D21" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="9">
         <v>45853</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F21" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="C22" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D22" s="7" t="s">
+      <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="9">
         <v>45853</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="7" t="s">
+      <c r="C23" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="D23" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="9">
         <v>45853</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="C24" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="D24" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="9">
         <v>45853</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="9">
         <v>46217</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="C25" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D25" s="7" t="s">
+      <c r="D25" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E25" s="8">
+      <c r="E25" s="9">
+        <v>46068</v>
+      </c>
+      <c r="F25" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A26" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F26" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" s="9">
         <v>45853</v>
       </c>
-      <c r="F25" s="8">
-[...4 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="F27" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E26" s="8">
+      <c r="B28" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="9">
         <v>45122</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F28" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A27" s="7" t="s">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E27" s="8">
+      <c r="B29" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="9">
         <v>45853</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F29" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A28" s="7" t="s">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E28" s="8">
+      <c r="B30" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F30" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="9">
         <v>45122</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F31" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A29" s="7" t="s">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E29" s="8">
+      <c r="B32" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F32" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="9">
         <v>45853</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F33" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F34" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F35" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E36" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F36" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A37" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F37" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F38" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A30" s="7" t="s">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="7" t="s">
-[...8 lines deleted...]
-      <c r="E30" s="8">
+      <c r="B39" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E39" s="9">
         <v>45853</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F39" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F40" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F41" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A42" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="9">
+        <v>43661</v>
+      </c>
+      <c r="F42" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A43" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="E43" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F43" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A44" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E44" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F44" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A45" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E45" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F45" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A46" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="9">
+        <v>45383</v>
+      </c>
+      <c r="F46" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A47" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="9">
+        <v>45383</v>
+      </c>
+      <c r="F47" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E31" s="8">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A48" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="9">
+        <v>45383</v>
+      </c>
+      <c r="F48" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A49" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="9">
+        <v>45901</v>
+      </c>
+      <c r="F49" s="9">
+        <v>47361</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A50" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="9">
         <v>45122</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F50" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A51" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="9">
+        <v>43374</v>
+      </c>
+      <c r="F51" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E32" s="8">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A52" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F52" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A53" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F53" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A54" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F54" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A55" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F55" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A56" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="9">
+        <v>45717</v>
+      </c>
+      <c r="F56" s="9">
+        <v>47177</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A57" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" s="9">
         <v>45122</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F57" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A58" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" s="9">
+        <v>44835</v>
+      </c>
+      <c r="F58" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E33" s="8">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A59" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E59" s="9">
+        <v>46023</v>
+      </c>
+      <c r="F59" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A60" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E60" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F60" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A61" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E61" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F61" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A62" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E62" s="9">
+        <v>45931</v>
+      </c>
+      <c r="F62" s="9">
+        <v>46309</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A63" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="E63" s="9">
+        <v>42370</v>
+      </c>
+      <c r="F63" s="9">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A64" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E64" s="9">
+        <v>43374</v>
+      </c>
+      <c r="F64" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A65" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E65" s="9">
         <v>45853</v>
       </c>
-      <c r="F33" s="8">
+      <c r="F65" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A66" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E66" s="9">
+        <v>45566</v>
+      </c>
+      <c r="F66" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A67" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E67" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F67" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A68" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E68" s="9">
+        <v>42139</v>
+      </c>
+      <c r="F68" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A69" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E69" s="9">
+        <v>45092</v>
+      </c>
+      <c r="F69" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A70" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E70" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F70" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A71" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="E71" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F71" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A72" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F72" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A73" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="E73" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F73" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A74" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E74" s="9">
+        <v>46037</v>
+      </c>
+      <c r="F74" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E34" s="8">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A75" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E75" s="9">
         <v>45853</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F75" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A76" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E76" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F76" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A77" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" s="9">
+        <v>45352</v>
+      </c>
+      <c r="F77" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A78" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="9">
+        <v>46037</v>
+      </c>
+      <c r="F78" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E35" s="8">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A79" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="9">
         <v>45853</v>
       </c>
-      <c r="F35" s="8">
+      <c r="F79" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A80" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F80" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A81" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="E81" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F81" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A82" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="E82" s="9">
+        <v>44941</v>
+      </c>
+      <c r="F82" s="9">
+        <v>46401</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A83" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E83" s="9">
+        <v>45306</v>
+      </c>
+      <c r="F83" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A84" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E84" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F84" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A85" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E85" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F85" s="9">
+        <v>46401</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A86" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E86" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F86" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E36" s="8">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A87" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E87" s="9">
         <v>45853</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F87" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A88" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="E88" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F88" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A89" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F89" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A90" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E90" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F90" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A91" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="E91" s="9">
+        <v>45352</v>
+      </c>
+      <c r="F91" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E37" s="8">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A92" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="E92" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F92" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A93" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="E93" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F93" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A94" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="E94" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F94" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A95" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E95" s="9">
+        <v>46068</v>
+      </c>
+      <c r="F95" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A96" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="E96" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F96" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A97" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="E97" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F97" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A98" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="E98" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F98" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A99" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="E99" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F99" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A100" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="E100" s="9">
         <v>45853</v>
       </c>
-      <c r="F37" s="8">
+      <c r="F100" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A101" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="E101" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F101" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A102" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E102" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F102" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A103" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="E103" s="9">
+        <v>45352</v>
+      </c>
+      <c r="F103" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A104" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E104" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F104" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A105" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="E105" s="9">
+        <v>45184</v>
+      </c>
+      <c r="F105" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A106" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="9">
+        <v>45658</v>
+      </c>
+      <c r="F106" s="9">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A107" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F107" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A108" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="E108" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F108" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A109" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E109" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F109" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A110" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="E110" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F110" s="9">
         <v>46217</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E38" s="8">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A111" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="E111" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F111" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A112" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E112" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F112" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A113" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="E113" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F113" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A114" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E114" s="9">
         <v>45853</v>
       </c>
-      <c r="F38" s="8">
+      <c r="F114" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A115" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="E115" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F115" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A116" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="E116" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F116" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A117" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="E117" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F117" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A118" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="E118" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F118" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A119" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E119" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F119" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A120" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="E120" s="9">
+        <v>46054</v>
+      </c>
+      <c r="F120" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A121" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="E121" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F121" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A122" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="E122" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F122" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A123" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="E123" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F123" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A124" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="E124" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F124" s="9">
+        <v>46582</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A125" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="E125" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F125" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A126" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="E126" s="9">
+        <v>46037</v>
+      </c>
+      <c r="F126" s="9">
+        <v>46766</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A127" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="E127" s="9">
+        <v>46096</v>
+      </c>
+      <c r="F127" s="9">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A128" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="E128" s="9">
+        <v>45611</v>
+      </c>
+      <c r="F128" s="9">
+        <v>46705</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A129" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="E129" s="9">
+        <v>45580</v>
+      </c>
+      <c r="F129" s="9">
+        <v>46674</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A130" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="E130" s="9">
+        <v>45884</v>
+      </c>
+      <c r="F130" s="9">
+        <v>46979</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A131" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B131" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="E131" s="9">
+        <v>45870</v>
+      </c>
+      <c r="F131" s="9">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A132" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="E132" s="9">
+        <v>45337</v>
+      </c>
+      <c r="F132" s="9">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A133" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>374</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="E133" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F133" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A134" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E134" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F134" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A135" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="E135" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F135" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A136" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="E136" s="9">
+        <v>45122</v>
+      </c>
+      <c r="F136" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A137" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F137" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E39" s="8">
+    <row r="138" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A138" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="E138" s="9">
+        <v>44757</v>
+      </c>
+      <c r="F138" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A139" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="E139" s="9">
         <v>45853</v>
       </c>
-      <c r="F39" s="8">
-[...133 lines deleted...]
-      <c r="D46" s="7" t="s">
+      <c r="F139" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A140" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E140" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F140" s="9">
+        <v>47678</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A141" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="E141" s="9">
+        <v>45306</v>
+      </c>
+      <c r="F141" s="9">
+        <v>46735</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A142" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="E142" s="9">
+        <v>44927</v>
+      </c>
+      <c r="F142" s="9">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A143" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B143" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="E143" s="9">
+        <v>46023</v>
+      </c>
+      <c r="F143" s="9">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A144" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="E144" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F144" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A145" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="E145" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F145" s="9">
+        <v>46217</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A146" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="E146" s="9">
+        <v>45383</v>
+      </c>
+      <c r="F146" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A147" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="E147" s="9">
+        <v>45383</v>
+      </c>
+      <c r="F147" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A148" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D148" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E148" s="9">
         <v>45383</v>
       </c>
-      <c r="F46" s="8">
-[...19 lines deleted...]
-      <c r="F47" s="8">
+      <c r="F148" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F48" s="8">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A149" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E149" s="9">
+        <v>45884</v>
+      </c>
+      <c r="F149" s="9">
+        <v>46613</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A150" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="E150" s="9">
+        <v>43784</v>
+      </c>
+      <c r="F150" s="9">
+        <v>46705</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A151" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="E151" s="9">
+        <v>43784</v>
+      </c>
+      <c r="F151" s="9">
+        <v>46705</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A152" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E152" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F152" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A153" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B153" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="E153" s="9">
+        <v>45853</v>
+      </c>
+      <c r="F153" s="9">
+        <v>47313</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A154" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="E154" s="9">
+        <v>45505</v>
+      </c>
+      <c r="F154" s="9">
         <v>46948</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="D50" s="7" t="s">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A155" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="E155" s="9">
+        <v>45488</v>
+      </c>
+      <c r="F155" s="9">
+        <v>46948</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A156" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="D156" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="E50" s="8">
-[...2123 lines deleted...]
-        <v>46217</v>
+      <c r="E156" s="9">
+        <v>45992</v>
+      </c>
+      <c r="F156" s="9">
+        <v>46053</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SUxP+L0n+0nsQKfV0P5o3Y0TGW0uIie9gkv1x6L2iRoyoom+BFpTT1dvry1nknixT17ZZi778anrifn/FGWbag==" saltValue="4l0FAmrp8zmFrvQHUOcJng==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
-  <autoFilter ref="A3:F155" xr:uid="{00000000-0009-0000-0000-000008000000}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="4vmZCfdYh9a/e2HzVWP6MeiQ/WBhN/+AmCUS1IqUQzz512hFTqRWwC06bamdrcy8CgAF3MIuxM7lxUfGTd3/1g==" saltValue="Fpl3j+WR29kQvg1BB/rgeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" autoFilter="0"/>
+  <autoFilter ref="A3:F156" xr:uid="{00000000-0009-0000-0000-000008000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <conditionalFormatting sqref="A1:F1048576">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"non nommé"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.9055118110236221" right="0.70866141732283472" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Italique"&amp;8Liste des doyen-nes, vice-doyen-nes, président-es, vice-président-es, directeurs/trices de Facultés, Centres et Institut&amp;R&amp;"Arial,Italique"&amp;8Division des ressources humaines, Cré. SCIRH 27.03.2019/Modif.
 SCGSI &amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Memento_02.2026</vt:lpstr>
-      <vt:lpstr>Memento_02.2026!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>Memento_03.2026</vt:lpstr>
+      <vt:lpstr>Memento_03.2026!Impression_des_titres</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amandine Janin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>